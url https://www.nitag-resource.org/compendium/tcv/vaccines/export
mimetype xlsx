--- v0 (2026-09-29)
+++ v1 (2026-10-19)
@@ -12,178 +12,196 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Items" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Vaccines</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Typbar-TCV®</t>
   </si>
   <si>
     <t>TYPHIBEV®</t>
   </si>
   <si>
     <t>ZyVac® TCV</t>
   </si>
   <si>
     <t>SKYTyphoid® Multi Inj.</t>
   </si>
   <si>
     <t>PedaTyph™</t>
   </si>
   <si>
     <t>Typhocon™</t>
   </si>
   <si>
     <t>Bio-TCV®</t>
   </si>
   <si>
+    <t>EuTYPH-C Inj., Multi-dose</t>
+  </si>
+  <si>
     <t>Marketing autorisation holder(s)</t>
   </si>
   <si>
     <t>Bharat Biotech</t>
   </si>
   <si>
     <t xml:space="preserve">Biological E </t>
   </si>
   <si>
     <t>Zydus Lifesciences</t>
   </si>
   <si>
     <t>SK Bioscience</t>
   </si>
   <si>
     <t>BioMed Ltd</t>
   </si>
   <si>
     <t>Incepta Pharmaceuticals</t>
   </si>
   <si>
     <t>PT Bio Farma (Persero)</t>
   </si>
   <si>
+    <t>EuBiologics Co., Ltd.</t>
+  </si>
+  <si>
     <t>NRA of first marketing authorisation</t>
   </si>
   <si>
     <t>Central Drugs Standard Control Organization (CDSCO), India</t>
   </si>
   <si>
     <t>Ministry of Food and Drug Safety (MFDS), Republic of Korea</t>
   </si>
   <si>
     <t>DGDA, Bangladesh</t>
   </si>
   <si>
     <t>Badan POM / BPOM, Indonesia</t>
   </si>
   <si>
+    <t>Republic of Korea</t>
+  </si>
+  <si>
     <t>Year of first marketing authorisation</t>
   </si>
   <si>
     <t>2022 (export licence only)</t>
   </si>
   <si>
     <t>Year of WHO Prequalification (PQ)</t>
   </si>
   <si>
     <t>2017 (22 December 2017)</t>
   </si>
   <si>
     <t>2020 (4 December 2020)</t>
   </si>
   <si>
     <t>2024 (21 October 2024)</t>
   </si>
   <si>
     <t>2024 (21 February 2024)</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Components</t>
   </si>
   <si>
     <t>Vi–TT conjugate</t>
   </si>
   <si>
     <t>Vi–CRM197 conjugate</t>
   </si>
   <si>
     <t>Vi–DT conjugate</t>
   </si>
   <si>
+    <t>Vi polysaccharide-diphtheria CRM197 (recombinant) protein conjugate</t>
+  </si>
+  <si>
     <t>Antigens</t>
   </si>
   <si>
     <t>25 µg Vi capsular polysaccharide per 0.5 mL dose_x000A_</t>
   </si>
   <si>
     <t>5 µg Vi capsular polysaccharide per 0.5 mL dose_x000A_</t>
   </si>
   <si>
+    <t>25 μg Vi polysaccharide-diphtheria CRM197 (recombinant) protein_x000A_conjugate per 0.5 mL dose_x000A_</t>
+  </si>
+  <si>
     <t>Antigen Source</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Bacterial fermentation followed by chemical conjugation to CRM197</t>
   </si>
   <si>
     <t>Bacterial fermentation followed by chemical conjugation to tetanus toxoid</t>
   </si>
   <si>
     <t>Bacterial fermentation followed by chemical conjugation to diphtheria toxoid</t>
   </si>
   <si>
+    <t>Purified Salmonella Typhi Vi polysaccharide chemically conjugated to recombinant diphtheria CRM197 carrier protein</t>
+  </si>
+  <si>
     <t>Adjuvants</t>
   </si>
   <si>
     <t>No_x000A_</t>
   </si>
   <si>
     <t>Preservatives</t>
   </si>
   <si>
     <t>None in single-dose vial; 2-phenoxyethanol, 5 mg in 5-dose vial_x000A_</t>
   </si>
   <si>
     <t>2-phenoxyethanol, 5 mg/dose in both single-dose and 5-dose presentations_x000A_</t>
   </si>
   <si>
     <t>2-phenoxyethanol, 2.5 mg/dose_x000A_</t>
   </si>
   <si>
     <t>2-phenoxyethanol, 5 mg/dose_x000A_</t>
   </si>
   <si>
     <t>Information not available_x000A_</t>
   </si>
   <si>
     <t>Reconstitution</t>
@@ -224,71 +242,80 @@
   <si>
     <t>Shelf Life</t>
   </si>
   <si>
     <t>36 months</t>
   </si>
   <si>
     <t>24 months</t>
   </si>
   <si>
     <t>Information not available</t>
   </si>
   <si>
     <t>Storage Temperature</t>
   </si>
   <si>
     <t>2–8 °C</t>
   </si>
   <si>
     <t>Vaccine Vial Monitor</t>
   </si>
   <si>
     <t>VVM30</t>
   </si>
   <si>
+    <t>Type 30</t>
+  </si>
+  <si>
     <t>Cold Chain Volume for Secondary packaging (cm3/dose)</t>
   </si>
   <si>
     <t>14.45 cm³/dose, single-dose; 2.9 cm³/dose, 5-dose_x000A_</t>
   </si>
   <si>
     <t>14.7 cm³/dose, single-dose; 2.9 cm³/dose, 5-dose_x000A_</t>
   </si>
   <si>
     <t>2.62 cm³/dose_x000A_</t>
   </si>
   <si>
     <t>3.05 cm³/dose_x000A_</t>
   </si>
   <si>
+    <t>2.09 cm3/dose_x000A_</t>
+  </si>
+  <si>
     <t>Primary series</t>
   </si>
   <si>
     <t>1 intramuscular dose of 0.5 mL_x000A_</t>
   </si>
   <si>
+    <t>1 dose of 0.5 mL_x000A_</t>
+  </si>
+  <si>
     <t>Interchangeability</t>
   </si>
   <si>
     <t>On the basis of standardized immunobridging criteria, WHO considers licensed TCVs interchangeable for programmatic use. Any recommended TCV may be used for the primary or booster dose._x000A_</t>
   </si>
   <si>
     <t>Booster doses</t>
   </si>
   <si>
     <t>No product-specific booster schedule applies. WHO recommends that decisions on a booster dose consider incidence, evidence of waning, age at primary vaccination, case fatality, antimicrobial resistance, cost-effectiveness and programme feasibility. Where a booster is used, a minimum interval of 1 year after the primary dose is recommended._x000A_</t>
   </si>
   <si>
     <t>Safety (in relation to the schedule)</t>
   </si>
   <si>
     <t>TCVs have a favourable safety profile. Available evidence indicates that repeat or booster dosing is well tolerated, with no increase in serious adverse events and reactogenicity similar to primary vaccination. No product-specific safety signal has been identified._x000A_</t>
   </si>
   <si>
     <t>Product supported by Gavi</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Not available for UNICEF procurement</t>
@@ -303,50 +330,53 @@
     <t>Detailed pricing information for UNICEF and PAHO procurement can be found at: https://www.unicef.org/supply/documents/typhoid-conjugate-vaccine-tcv-price-data - https://www.paho.org/en/documents/vaccine-prices-revolving-fund-2026 _x000A_Vaccine price ranges by product, procurement mechanism and income group as reported through the WHO/UNICEF JRF can be found at https://www.who.int/teams/immunization-vaccines-and-biologicals/vaccine-access/mi4a/mi4a-vaccine-purchase-data _x000A_</t>
   </si>
   <si>
     <t>Sources</t>
   </si>
   <si>
     <t>[1] World Health Organization (2026). WHO Prequalification of Medical Products: Typbar-TCV, single-dose and 5-dose presentations. (https://extranet.who.int/prequal/vaccines/p/typbar-tcv and https://extranet.who.int/prequal/vaccines/p/typbar-tcv-0 , accessed 26 July 2026)._x000A_[2] World Health Organization (2019). Workshop on typhoid conjugate vaccine development and assessment, 25–26 November 2019: meeting report. (https://cdn.who.int/media/docs/default-source/biologicals/vaccine-standardization/typhoid-fever/tcv_meeting_report_workshop_25_26nov2019_final.pdf , accessed 26 July 2026)._x000A_[3] World Health Organization. WHO position paper on typhoid vaccines, August 2026. Wkly Epidemiol Rec. 2026;101:166–180 (https://www.who.int/publications/i/item/who-wer10132-166-180, accessed 22 September 2026)._x000A_[4] UNICEF Supply Division (2026). Typhoid conjugate vaccine (TCV) price data. April 2026 (https://www.unicef.org/supply/media/25331/file/Typhoid-vaccine-prices-14042026.pdf, accessed 26 July 2026)._x000A_</t>
   </si>
   <si>
     <t>[1] World Health Organization (2026). WHO Prequalification of Medical Products: TYPHIBEV®, single-dose and 5-dose presentations. (https://extranet.who.int/prequal/vaccines/p/typhibevr and https://extranet.who.int/prequal/vaccines/p/typhibevr-0 , accessed 26 July 2026)._x000A_[2] World Health Organization (2025). WHO Public Assessment Report: TYPHIBEV®, Biological E. Limited. (https://extranet.who.int/prequal/sites/default/files/vwa_vaccine/FVP-P-379_408_Typhibev_Biological%20E._WHOPAR_2025.pdf, accessed 26 July 2026)._x000A_[3] World Health Organization. WHO position paper on typhoid vaccines, August 2026. Wkly Epidemiol Rec. 2026;101:166–180 (https://www.who.int/publications/i/item/who-wer10132-166-180, accessed 22 September 2026)._x000A_[4] UNICEF Supply Division (2026). Typhoid conjugate vaccine (TCV) price data. April 2026 (https://www.unicef.org/supply/media/25331/file/Typhoid-vaccine-prices-14042026.pdf, accessed 26 July 2026)._x000A_</t>
   </si>
   <si>
     <t>[1] World Health Organization (2026). WHO Prequalification of Medical Products: ZyVac® TCV. (https://extranet.who.int/prequal/vaccines/p/zyvacr-tcv, accessed 26 July 2026)._x000A_[2] World Health Organization (2024). WHO Public Assessment Report: ZyVac® TCV, Zydus Lifesciences Limited. (https://extranet.who.int/prequal/sites/default/files/vwa_vaccine/fvp-p-442_typhoid_5doses_zydus_whopar-2024.pdf, accessed 26 July 2026)._x000A_[3] Kant R, Vashishtha VM, Kalra A, Sood A, Datta S (2024). The need and the issues related to new-generation typhoid conjugate vaccines in India. Indian J Med Res. (https://ijmr.org.in/the-need-the-issues-related-to-new-generation-typhoid-conjugate-vaccines-in-india, accessed 26 July 2026)._x000A_[4] World Health Organization. WHO position paper on typhoid vaccines, August 2026. Wkly Epidemiol Rec. 2026;101:166–180 (https://www.who.int/publications/i/item/who-wer10132-166-180, accessed 22 September 2026)._x000A_[5] UNICEF Supply Division (2026). Typhoid conjugate vaccine (TCV) price data. April 2026 (https://www.unicef.org/supply/media/25331/file/Typhoid-vaccine-prices-14042026.pdf, accessed 26 July 2026)._x000A_</t>
   </si>
   <si>
     <t>[1] World Health Organization (2026). WHO Prequalification of Medical Products: SKYTyphoid Multi Inj. (https://extranet.who.int/prequal/vaccines/p/skytyphoid-multi-inj, accessed 26 July 2026)._x000A_[2] World Health Organization (2024). WHO Public Assessment Report: SKYTyphoid Multi Inj., SK Bioscience Co., Ltd. (https://extranet.who.int/prequal/sites/default/files/vwa_vaccine/FVP_P_434_TCV_5dose_SK_WHOPAR-2024%20_0.pdf, accessed 26 July 2026)._x000A_[3] International Vaccine Institute (2022). New typhoid conjugate vaccine licensed in Korea. (https://www.ivi.int/new-typhoid-conjugate-vaccine-licensed-in-korea/, accessed 26 July 2026)._x000A_[4] World Health Organization. WHO position paper on typhoid vaccines, August 2026. Wkly Epidemiol Rec. 2026;101:166–180 (https://www.who.int/publications/i/item/who-wer10132-166-180, accessed 22 September 2026)._x000A_[5] UNICEF Supply Division (2026). Typhoid conjugate vaccine (TCV) price data. April 2026 (https://www.unicef.org/supply/media/25331/file/Typhoid-vaccine-prices-14042026.pdf, accessed 26 July 2026)._x000A_</t>
   </si>
   <si>
     <t>[1] BIO-MED (P) Ltd. (2024). Summary of Product Characteristics of Typhoid Vi Conjugate Vaccine I.P. (Peda Typh™). January 2024 (https://www.biomed.co.in/wp-content/uploads/2024/01/SmPC-Peda-Typh-I.P.pdf, accessed 26 July 2026)._x000A_[2] BIO-MED (P) Ltd. (2017). Summary of Product Characteristics of Typhoid Vi Conjugate Vaccine I.P. (Peda Typh™). May 2017 (https://www.biomed.co.in/wp-content/uploads/2017/12/SmPC-Peda-Typh.pdf, accessed 26 July 2026)._x000A_[3] BIO-MED (P) Ltd. Peda Typh™: Typhoid Vi Conjugate Vaccine I.P. (https://www.biomed.co.in/wp-content/uploads/2017/12/PPD-PEDA-TYPH.pdf, accessed 26 July 2026)._x000A_</t>
   </si>
   <si>
     <t>[1] Incepta Pharmaceuticals Ltd. Typhocon: Purified Typhoid Conjugate (Vi-DT) Vaccine INN [product leaflet]. (https://inceptavaccine.com/pdf/1781068818_pdoc_Typhocon%20Leaflet.pdf, accessed 26 July 2026)._x000A_[2] Incepta Pharmaceuticals Ltd. (2026). Vaccine Division of Incepta Pharmaceuticals Ltd. has organized a launch program of Typhocon®, the world’s only WHO-prequalified typhoid conjugate vaccine manufactured with a locally produced antigen. 14 May 2026 (https://inceptavaccine.com/news-events.php, accessed 26 July 2026)._x000A_</t>
   </si>
   <si>
     <t>[1] PT Bio Farma (Persero) (2023). Bio-TCV®: Typhoid Conjugate Vaccine [product leaflet]. (https://registrasiobat.pom.go.id/files/assesment-reports/01707107026.pdf, accessed 26 July 2026)._x000A_[2] Badan Pengawas Obat dan Makanan Republik Indonesia (2023). Public Assessment Report (Initial): BIO-TCV. 20 August 2023 (https://registrasiobat.pom.go.id/files/assesment-reports/8505827361724937915.pdf, accessed 26 July 2026)._x000A_[3] PT Bio Farma (Persero) (2026). Bio Farma Luncurkan BioTCV, Wujud Nyata Kolaborasi Terpadu Lintas Sektor untuk Memperkuat Kedaulatan Vaksin Nasional. 18 July 2026 (https://www.biofarma.co.id/id/announcement/detail/bio-farma-luncurkan-biotcv-wujud-nyata-kolaborasi-terpadu-lintas-sektor-untuk-memperkuat-kedaulatan-vaksin-nasional, accessed 26 July 2026)._x000A_</t>
+  </si>
+  <si>
+    <t>[1] World Health Organization. EuTYPH-C Inj., Multi-dose. WHO Prequalification of Medical Products (Vaccines). Geneva: World Health Organization; 2026 (https://extranet.who.int/prequal/vaccines/p/eutyph-c-inj-multi-dose, 29 September 2026)._x000A_</t>
   </si>
   <si>
     <t>Footnotes</t>
   </si>
   <si>
     <t>Prices are UNICEF-awarded prices per dose under multi-year supply agreements using FCA Incoterms and exclude freight and programme delivery costs. Prices are subject to change.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -721,759 +751,839 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H27"/>
+  <dimension ref="A1:I27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H27"/>
+      <selection activeCell="A1" sqref="A1:I27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="24" customWidth="true" style="0"/>
     <col min="4" max="4" width="24" customWidth="true" style="0"/>
     <col min="5" max="5" width="24" customWidth="true" style="0"/>
     <col min="6" max="6" width="24" customWidth="true" style="0"/>
     <col min="7" max="7" width="24" customWidth="true" style="0"/>
     <col min="8" max="8" width="24" customWidth="true" style="0"/>
+    <col min="9" max="9" width="24" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
-      <c r="H1" s="5"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:8">
+      <c r="H1" s="3"/>
+      <c r="I1" s="5"/>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="4" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="3" spans="1:8">
+      <c r="I2" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
       <c r="A3" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G3" s="4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:8">
+        <v>17</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" s="2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G4" s="4" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:8">
+        <v>23</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" s="2" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B5" s="4">
         <v>2013</v>
       </c>
       <c r="C5" s="4">
         <v>2020</v>
       </c>
       <c r="D5" s="4">
         <v>2017</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="F5" s="4">
         <v>2008</v>
       </c>
       <c r="G5" s="4">
         <v>2025</v>
       </c>
       <c r="H5" s="4">
         <v>2023</v>
       </c>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" s="2" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="G6" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H6" s="4" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:8">
+        <v>32</v>
+      </c>
+      <c r="I6" s="4">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" s="2" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C7" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="G7" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="H7" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="G8" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="H8" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="F9" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="G9" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="H9" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="G10" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="H10" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="I10" s="4" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="E11" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="F11" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G11" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="H11" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="I11" s="4" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="F12" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="G12" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="H12" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="I12" s="4" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="E13" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="F13" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="G13" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="H13" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="I13" s="4" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="E14" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="F14" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="G14" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="H14" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="I14" s="4" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="F15" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="G15" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="H15" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="I15" s="4" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="E16" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="F16" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="G16" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="H16" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="I16" s="4" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="F17" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="G17" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="H17" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="I17" s="4" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="F18" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="G18" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="H18" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="I18" s="4" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="E19" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="F19" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G19" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="H19" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="I19" s="4" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="F20" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="G20" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="H20" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="I20" s="4" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="F21" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G21" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="H21" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="I21" s="4" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="F22" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="G22" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="H22" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="I22" s="4" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="F23" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="G23" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="H23" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="I23" s="4" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="F24" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="D7" s="4" t="s">
-[...449 lines deleted...]
-      </c>
       <c r="G24" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H24" s="4" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:8">
+        <v>32</v>
+      </c>
+      <c r="I24" s="4" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" s="2" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="F25" s="4" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="G25" s="4" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="H25" s="4" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:8">
+        <v>96</v>
+      </c>
+      <c r="I25" s="4" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" s="2" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="F26" s="4" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="G26" s="4" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="H26" s="4" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:8">
+        <v>105</v>
+      </c>
+      <c r="I26" s="4" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" s="2" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="F27" s="4" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="G27" s="4" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="H27" s="4" t="s">
-        <v>98</v>
+        <v>108</v>
+      </c>
+      <c r="I27" s="4" t="s">
+        <v>108</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B1:H1"/>
+    <mergeCell ref="B1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Items</vt:lpstr>