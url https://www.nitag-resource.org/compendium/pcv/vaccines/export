--- v1 (2026-01-06)
+++ v2 (2026-07-11)
@@ -1118,52 +1118,52 @@
       </c>
       <c r="B6" s="4">
         <v>2009</v>
       </c>
       <c r="C6" s="4">
         <v>2019</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="E6" s="4">
         <v>2010</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="J6" s="4" t="s">
-        <v>40</v>
+      <c r="J6" s="4">
+        <v>2025</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>42</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="F7" s="4" t="s">