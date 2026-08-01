--- v2 (2026-07-11)
+++ v3 (2026-08-01)
@@ -1765,51 +1765,51 @@
       <c r="B23" s="4" t="s">
         <v>122</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>122</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>123</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>122</v>
       </c>
       <c r="F23" s="4" t="s">
         <v>123</v>
       </c>
       <c r="G23" s="4" t="s">
         <v>123</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>123</v>
       </c>
       <c r="I23" s="4" t="s">
         <v>123</v>
       </c>
       <c r="J23" s="4" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="K23" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" s="2" t="s">
         <v>124</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>125</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>125</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>125</v>
       </c>
       <c r="F24" s="4" t="s">